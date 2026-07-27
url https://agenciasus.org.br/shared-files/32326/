--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -1,2227 +1,4959 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...13 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="bin" ContentType="application/vnd.ms-office.vbaProject"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...2 lines deleted...]
-        <w:ind w:right="-40" w:firstLine="0"/>
+    <w:p w14:paraId="25F0CBF3" w14:textId="77777777" w:rsidR="003E5AF8" w:rsidRPr="00A33D4C" w:rsidRDefault="00265AA1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="9"/>
+        <w:ind w:right="-40" w:hanging="2"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...5 lines deleted...]
-          <w:bCs w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>MODELO DE PROPOSTA DE PREÇO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21CCECF1" w14:textId="5421D3D6" w:rsidR="003E5AF8" w:rsidRPr="00A33D4C" w:rsidRDefault="00265AA1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="9"/>
+        <w:ind w:right="-40" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">À </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>AGÊNCIA BRASILEIRA DE APOIO À GESTÃO DO S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">US </w:t>
+      </w:r>
+      <w:r w:rsidR="00F535C3" w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>SUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAA8DDA" w14:textId="77777777" w:rsidR="003E5AF8" w:rsidRPr="00A33D4C" w:rsidRDefault="003E5AF8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="9"/>
+        <w:ind w:right="1094" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2310B5CB" w14:textId="5679C825" w:rsidR="003E5AF8" w:rsidRPr="00A33D4C" w:rsidRDefault="00265AA1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="9"/>
+        <w:ind w:right="229" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">COTAÇÃO DE PREÇOS Nº. </w:t>
+      </w:r>
+      <w:r w:rsidR="009E156E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="009E156E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> MERGEFIELD "NUMCOTA" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009E156E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">480/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="009E156E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - AQUISIÇÃO DIRETA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="009E156E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="009E156E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> MERGEFIELD "PROCESSO" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009E156E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">AGSUS.012953/2026-68</w:t>
+      </w:r>
+      <w:r w:rsidR="009E156E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531AFF2B" w14:textId="77777777" w:rsidR="003E5AF8" w:rsidRPr="00A33D4C" w:rsidRDefault="003E5AF8" w:rsidP="00A33D4C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="9"/>
+        <w:ind w:right="229" w:hanging="2"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DBBE6F7" w14:textId="560DD7F6" w:rsidR="003E5AF8" w:rsidRPr="00A33D4C" w:rsidRDefault="00265AA1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="9"/>
+        <w:ind w:right="229" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>OBJETO:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E156E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="009E156E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> MERGEFIELD "OBJETO" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009E156E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fornecimento de bens e serviços para o Evento: Agosto Dourado 2026: Aleitamento Materno na Saúde Indígena, entre os dias 03 à 31/08, em Governador Valadares/MG.</w:t>
+      </w:r>
+      <w:r w:rsidR="009E156E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C988379" w14:textId="77777777" w:rsidR="003E5AF8" w:rsidRPr="00A33D4C" w:rsidRDefault="003E5AF8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="9"/>
+        <w:ind w:right="229" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="138FCC3B" w14:textId="3D0FC075" w:rsidR="008E6A69" w:rsidRPr="00A33D4C" w:rsidRDefault="00265AA1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1111"/>
+          <w:tab w:val="left" w:pos="2508"/>
+          <w:tab w:val="left" w:pos="7047"/>
+          <w:tab w:val="left" w:pos="7935"/>
+          <w:tab w:val="left" w:pos="8893"/>
+          <w:tab w:val="left" w:pos="9596"/>
+        </w:tabs>
+        <w:ind w:right="101" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Empresa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com sede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>cidade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a (rua, avenida etc.) n.º </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, inscrita no CNPJ/MF sob o n.º </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, Conta Corrente:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ag.: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Banco: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, neste ato representada por </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, abaixo assinado, interessada na prestação do objeto do presente ato, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROPÕE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à AGÊNCIA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BRASILEIRA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>DE APOIO À GESTÃO DO SUS - A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>SUS a  prestação do objeto dest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>a Cotação de preço</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, nas seguintes condições:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7697BFA0" w14:textId="77777777" w:rsidR="003E5AF8" w:rsidRDefault="003E5AF8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1111"/>
+          <w:tab w:val="left" w:pos="2508"/>
+          <w:tab w:val="left" w:pos="7047"/>
+          <w:tab w:val="left" w:pos="7935"/>
+          <w:tab w:val="left" w:pos="8893"/>
+          <w:tab w:val="left" w:pos="9596"/>
+        </w:tabs>
+        <w:ind w:right="101" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...7 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
-[...2 lines deleted...]
-        <w:ind w:right="-40" w:hanging="2"/>
+    <w:p w14:paraId="369F5623" w14:textId="77777777" w:rsidR="003E5AF8" w:rsidRDefault="00265AA1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="50" w:hanging="2"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...5 lines deleted...]
-          <w:bCs w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...18 lines deleted...]
-          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>AQUISIÇÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
-[...57 lines deleted...]
-        <w:ind w:left="-2" w:right="229" w:hanging="1.0000000000000004"/>
+    <w:p w14:paraId="19B83DAE" w14:textId="77777777" w:rsidR="003E5AF8" w:rsidRPr="00595021" w:rsidRDefault="003E5AF8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1111"/>
+          <w:tab w:val="left" w:pos="2508"/>
+          <w:tab w:val="left" w:pos="7047"/>
+          <w:tab w:val="left" w:pos="7935"/>
+          <w:tab w:val="left" w:pos="8893"/>
+          <w:tab w:val="left" w:pos="9596"/>
+        </w:tabs>
+        <w:ind w:right="101" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...314 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table1"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:tblStyle w:val="af6"/>
+        <w:tblW w:w="9637" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0600"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1261.4544255266521"/>
-[...14 lines deleted...]
-        </w:tblGridChange>
+        <w:gridCol w:w="524"/>
+        <w:gridCol w:w="5422"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1281"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="003E5AF8" w14:paraId="73202709" w14:textId="77777777" w:rsidTr="00660E55">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="7" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="7" w:val="single"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="c9daf8" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9DAF8"/>
             <w:tcMar>
-              <w:top w:w="40.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="40.0" w:type="dxa"/>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+          <w:p w14:paraId="1ACECC20" w14:textId="77777777" w:rsidR="003E5AF8" w:rsidRPr="009E156E" w:rsidRDefault="00265AA1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:bookmarkStart w:id="1" w:name="_Hlk214290939"/>
+            <w:r w:rsidRPr="009E156E">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITENS PERSONALIZADOS</w:t>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:t>ITEM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5422" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="7" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="7" w:val="single"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="c9daf8" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9DAF8"/>
             <w:tcMar>
-              <w:top w:w="40.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="40.0" w:type="dxa"/>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+          <w:p w14:paraId="0A799988" w14:textId="77777777" w:rsidR="003E5AF8" w:rsidRPr="009E156E" w:rsidRDefault="00265AA1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="009E156E">
               <w:rPr>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>DESCRIÇÃO/ESPECIFICAÇÃO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9DAF8"/>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7603A8D4" w14:textId="5392FFAD" w:rsidR="003E5AF8" w:rsidRPr="009E156E" w:rsidRDefault="00660E55">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>UND.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9DAF8"/>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0570D696" w14:textId="7085229D" w:rsidR="003E5AF8" w:rsidRPr="009E156E" w:rsidRDefault="00265AA1">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E156E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>QTD</w:t>
+            </w:r>
+            <w:r w:rsidR="00660E55">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9DAF8"/>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E4FED9" w14:textId="1D3673AA" w:rsidR="003E5AF8" w:rsidRPr="009E156E" w:rsidRDefault="00265AA1">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E156E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidR="005F6AAC" w:rsidRPr="009E156E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E156E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> UNITÁRIO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9DAF8"/>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7011BA2C" w14:textId="325E8E48" w:rsidR="003E5AF8" w:rsidRPr="009E156E" w:rsidRDefault="00265AA1">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E156E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidR="00660E55">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E156E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E2F5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evento 1 (450 participantes)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EFF4FC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">MATERIAL GRÁFICO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E5AF8" w14:paraId="738117A2" w14:textId="77777777" w:rsidTr="00660E55">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="cccccc" w:space="0" w:sz="7" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="7" w:val="single"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="c9daf8" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="40.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="40.0" w:type="dxa"/>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="5422" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="cccccc" w:space="0" w:sz="7" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="7" w:val="single"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="c9daf8" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="40.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="40.0" w:type="dxa"/>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">BANNER . Banner em lona, impressão colorida, acabamento com bastão e cordão, medindo aproximadamente 80 x 120 cm, contendo arte institucional da campanha Agosto Dourado 2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="cccccc" w:space="0" w:sz="7" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="7" w:val="single"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="c9daf8" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="40.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="40.0" w:type="dxa"/>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Unidade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="cccccc" w:space="0" w:sz="7" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="7" w:val="single"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="c9daf8" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="40.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="40.0" w:type="dxa"/>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="cccccc" w:space="0" w:sz="7" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="7" w:val="single"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="c9daf8" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="40.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="40.0" w:type="dxa"/>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">VALOR UNIT.</w:t>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="cccccc" w:space="0" w:sz="7" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="7" w:val="single"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="c9daf8" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="40.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="40.0" w:type="dxa"/>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">VALOR TOTAL</w:t>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003E5AF8" w14:paraId="738117A2" w14:textId="77777777" w:rsidTr="00660E55">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="cccccc" w:space="0" w:sz="7" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="7" w:val="single"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="40.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="40.0" w:type="dxa"/>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="5422" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="cccccc" w:space="0" w:sz="7" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="7" w:val="single"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="40.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="40.0" w:type="dxa"/>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
-[...20 lines deleted...]
-              </w:rPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">FAIXA . Faixa em lona vinílica, impressão digital colorida, acabamento com ilhoses, medindo aproximadamente 2,50 x 0,70m, contendo mensagem institucional da campanha Agosto Dourado 2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="cccccc" w:space="0" w:sz="7" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="7" w:val="single"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="40.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="40.0" w:type="dxa"/>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p>
+            <w:r>
               <w:t xml:space="preserve">Unidade</w:t>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="cccccc" w:space="0" w:sz="7" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="7" w:val="single"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="40.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="40.0" w:type="dxa"/>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="cccccc" w:space="0" w:sz="7" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="7" w:val="single"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="40.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="40.0" w:type="dxa"/>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="cccccc" w:space="0" w:sz="7" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="7" w:val="single"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="40.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="40.0" w:type="dxa"/>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00346412" w14:paraId="4AFA59A9" w14:textId="77777777" w:rsidTr="00660E55">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8356" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9DAF8"/>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D2C9A07" w14:textId="77777777" w:rsidR="00346412" w:rsidRPr="009E156E" w:rsidRDefault="00346412" w:rsidP="00346412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E156E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>VALOR TOTAL DA PROPOSTA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="231DD829" w14:textId="77777777" w:rsidR="00346412" w:rsidRPr="009E156E" w:rsidRDefault="00346412" w:rsidP="00346412">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
-[...9 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:p w14:paraId="271EDE9A" w14:textId="77777777" w:rsidR="003E5AF8" w:rsidRDefault="00265AA1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1221"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:before="51"/>
+        <w:ind w:right="229" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_2qzmzxwa694e" w:id="4"/>
-[...72 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-          <w:bCs w:val="1"/>
+        <w:t>¹</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:bCs w:val="1"/>
+        <w:t xml:space="preserve"> Cotar o preço do objeto em moeda corrente nacional (real), expresso em algarismo, com no máximo 2 (duas) casas decimais após a vírgula.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20659066" w14:textId="77777777" w:rsidR="00C73C65" w:rsidRDefault="00C73C65">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1221"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:before="51"/>
+        <w:ind w:right="229" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
-[...6 lines deleted...]
-        <w:ind w:firstLine="0"/>
+    <w:p w14:paraId="664E8279" w14:textId="77777777" w:rsidR="003E5AF8" w:rsidRPr="00A33D4C" w:rsidRDefault="00265AA1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="93"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>OBSERVAÇÕES:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF05590" w14:textId="58BA01D9" w:rsidR="003E5AF8" w:rsidRPr="00A33D4C" w:rsidRDefault="00265AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="865"/>
+        </w:tabs>
+        <w:spacing w:before="139"/>
+        <w:ind w:left="0" w:right="243" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECLARAMOS QUE: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A validade da proposta é de </w:t>
+      </w:r>
+      <w:r w:rsidR="004002BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>0 (</w:t>
+      </w:r>
+      <w:r w:rsidR="004002BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>trinta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) dias </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>contados a partir da data da efetiva abertura das propostas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0F6DF2" w14:textId="77777777" w:rsidR="003E5AF8" w:rsidRPr="00A33D4C" w:rsidRDefault="00265AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="798"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="243" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECLARAMOS QUE: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nos valores constantes desta proposta estão compreendidos lucro, encargos sociais, taxas e seguros, fretes e quaisquer despesas de responsabilidade do proponente, que direta ou indiretamente, decorram da execução do objeto licitado, na forma prevista no Edital e seus anexos., não cabendo a proponente qualquer reclamação posterior. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F9C7D5" w14:textId="77777777" w:rsidR="003E5AF8" w:rsidRPr="00A33D4C" w:rsidRDefault="00265AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="817"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="243" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>DECLARAMOS QUE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: Sob nenhuma hipótese serão feitas quaisquer cobranças adicionais ou sob quaisquer outras denominações.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E743E4C" w14:textId="77777777" w:rsidR="003E5AF8" w:rsidRPr="00A33D4C" w:rsidRDefault="00265AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="817"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="243" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>proposta comercial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser apresentada com </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>identidade visual da empresa, datada e assinada pelo representante legal.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C86D6A1" w14:textId="77777777" w:rsidR="003E5AF8" w:rsidRDefault="00265AA1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="817"/>
+        </w:tabs>
+        <w:ind w:right="243" w:hanging="2"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...13 lines deleted...]
-          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brasília/DF, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:bCs w:val="1"/>
+        <w:t>na data da assinatura eletrônica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E117D95" w14:textId="77777777" w:rsidR="009E156E" w:rsidRDefault="009E156E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3970"/>
+        </w:tabs>
+        <w:ind w:right="1094" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C8541F8" w14:textId="77777777" w:rsidR="009E156E" w:rsidRPr="009E156E" w:rsidRDefault="009E156E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3970"/>
+        </w:tabs>
+        <w:ind w:right="1094" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11F349FC" w14:textId="77777777" w:rsidR="009E156E" w:rsidRDefault="00265AA1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="137"/>
+        <w:ind w:right="-55" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...7 lines deleted...]
-          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...13 lines deleted...]
-          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Nome/Assinatura</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:bCs w:val="1"/>
+        <w:t xml:space="preserve"> do Representante Legal da Empresa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E082CB" w14:textId="258A799E" w:rsidR="003E5AF8" w:rsidRDefault="00265AA1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="137"/>
+        <w:ind w:right="-55" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        </w:rPr>
+        <w:t>Cargo/CPF</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
-[...365 lines deleted...]
-      <w:pgMar w:bottom="2144" w:top="1985" w:left="1134" w:right="1134" w:header="0" w:footer="2087"/>
+    <w:sectPr w:rsidR="003E5AF8" w:rsidSect="009E156E">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1740" w:right="1133" w:bottom="850" w:left="1133" w:header="356" w:footer="1701" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
-      <w:titlePg w:val="1"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5D1A71BA" w14:textId="77777777" w:rsidR="00B32B05" w:rsidRDefault="00B32B05">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="76C64B30" w14:textId="77777777" w:rsidR="00B32B05" w:rsidRDefault="00B32B05">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...2 lines deleted...]
-  <w:font w:name="Calibri"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{4EF23B9D-635B-4C5B-967B-191B38145D6B}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{E024CBDF-F742-42BB-BAD1-32AC8B90A4D1}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{02338525-4BDB-4E8C-8D07-1C1E961AFB9C}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{DE4436E7-3A57-42BB-B971-4A758929054E}"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial MT">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{C6C0F197-00F7-4AE0-A2CB-A939DA37CA02}"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{E30037E6-180C-4165-8065-F98EF0E2854F}"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{5D627B9C-04A6-4A9B-A438-7AE5FFB0F3AE}"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D5DFD5C" w14:textId="77777777" w:rsidR="003E5AF8" w:rsidRDefault="003E5AF8">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...5 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:ind w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E794D47" w14:textId="77777777" w:rsidR="003E5AF8" w:rsidRDefault="00265AA1">
     <w:pPr>
-      <w:rPr/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:ind w:hanging="2"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rtl w:val="0"/>
+        <w:color w:val="000000"/>
       </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="005F6AAC">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6E96797A" w14:textId="77777777" w:rsidR="003E5AF8" w:rsidRDefault="003E5AF8">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:ind w:left="-2" w:firstLine="0"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44064EFA" w14:textId="77777777" w:rsidR="003E5AF8" w:rsidRDefault="003E5AF8">
     <w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:ind w:hanging="2"/>
       <w:rPr>
-        <w:rtl w:val="0"/>
-[...12 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="08B30DCE" w14:textId="77777777" w:rsidR="00B32B05" w:rsidRDefault="00B32B05">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="29A48F4A" w14:textId="77777777" w:rsidR="00B32B05" w:rsidRDefault="00B32B05">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AA0A3D9" w14:textId="77777777" w:rsidR="003E5AF8" w:rsidRDefault="003E5AF8">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:ind w:hanging="2"/>
       <w:rPr>
-        <w:rtl w:val="0"/>
+        <w:color w:val="000000"/>
       </w:rPr>
-    </w:r>
+    </w:pPr>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40CDFE88" w14:textId="77777777" w:rsidR="003E5AF8" w:rsidRDefault="00265AA1">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...6 lines deleted...]
-      <w:rPr/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="5649"/>
+      </w:tabs>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:ind w:left="-2" w:firstLine="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rtl w:val="0"/>
+        <w:noProof/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
       </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:inline distT="45720" distB="45720" distL="114300" distR="114300" wp14:anchorId="423791C6" wp14:editId="68E02C9F">
+              <wp:extent cx="2532380" cy="720090"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:docPr id="39" name="Retângulo 39"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="4165535" y="3505680"/>
+                        <a:ext cx="2360930" cy="548640"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525" cap="flat" cmpd="sng">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:prstDash val="solid"/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd type="none" w="sm" len="sm"/>
+                        <a:tailEnd type="none" w="sm" len="sm"/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7B1CCBD7" w14:textId="77777777" w:rsidR="003E5AF8" w:rsidRDefault="003E5AF8">
+                          <w:pPr>
+                            <w:ind w:hanging="2"/>
+                            <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                        </w:p>
+                        <w:p w14:paraId="3A43A183" w14:textId="77777777" w:rsidR="008E6A69" w:rsidRPr="008E6A69" w:rsidRDefault="008E6A69">
+                          <w:pPr>
+                            <w:ind w:hanging="2"/>
+                            <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="10"/>
+                              <w:szCs w:val="10"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                        <w:p w14:paraId="1AC4EF85" w14:textId="637929C0" w:rsidR="003E5AF8" w:rsidRDefault="00265AA1">
+                          <w:pPr>
+                            <w:ind w:hanging="2"/>
+                            <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>TIMBRE DA EMPRESA</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="423791C6" id="Retângulo 39" o:spid="_x0000_s1026" style="width:199.4pt;height:56.7pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqcVXMIQIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SXlDZqukJbipBW&#10;bKWFD5g6TmPJN2y3Sf+esRvaLiAhIfLgjOPxmTMzZ7J66JUkJ+68MLqi41FOCdfM1EIfKvrt6/bd&#10;ghIfQNcgjeYVPXNPH9Zv36w6W/KJaY2suSMIon3Z2Yq2IdgyyzxruQI/MpZrPGyMUxBw6w5Z7aBD&#10;dCWzSZ7Ps8642jrDuPf4dXM5pOuE3zScheem8TwQWVHkFtLq0rqPa7ZeQXlwYFvBBhrwDywUCI1B&#10;r1AbCECOTvwGpQRzxpsmjJhRmWkawXjKAbMZ579k89KC5SkXLI631zL5/wfLvpxe7M5hGTrrS49m&#10;zKJvnIpv5Ef6is7G86KYFpScKzot8mK+GArH+0AYOkym83w5xfoy9Chmi/ksOWQ3JOt8+MSNItGo&#10;qMPGpHrB6ckHjI6uP11iYG+kqLdCyrRxh/2jdOQE2MRtemLf8MorN6lJV9FlMUGiDFBLjYSAprJ1&#10;Rb0+pHivbvh74Dw9fwKOxDbg2wuBhHDRjRIBxSuFqujiehvKlkP9UdcknC0qXqPuaWTmFSWS45Sg&#10;kWQXQMi/+2GaUmO2t/5EK/T7fmja3tTnnSPesq1Apk/gww4cqniMYVHZGPD7ERySkJ81Smc5nsUS&#10;hbSZFe9z7Ju7P9nfn4BmrcGBwUpezMeQxic2RpsPx2AakRoYWV2oDGRRsalJw3TFkbjfJ6/bP2D9&#10;AwAA//8DAFBLAwQUAAYACAAAACEAAjYSTtkAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzUrE&#10;QBCE74LvMLTgRdzJGtE1ZrJowKPCZn2A3kybBDM9ITP58e1tveiloaii+qt8v7pezTSGzrOB7SYB&#10;RVx723Fj4P34cr0DFSKyxd4zGfiiAPvi/CzHzPqFDzRXsVFSwiFDA22MQ6Z1qFtyGDZ+IBbvw48O&#10;o8ix0XbERcpdr2+S5E477Fg+tDhQ2VL9WU3OwDGkXUl9dR/muXp9Lqcrt+CbMZcX69MjqEhr/AvD&#10;D76gQyFMJz+xDao3IEPi7xUvfdjJjJOEtukt6CLX/+mLbwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAqcVXMIQIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQACNhJO2QAAAAUBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
+              <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
+              <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
+                <w:txbxContent>
+                  <w:p w14:paraId="7B1CCBD7" w14:textId="77777777" w:rsidR="003E5AF8" w:rsidRDefault="003E5AF8">
+                    <w:pPr>
+                      <w:ind w:hanging="2"/>
+                      <w:jc w:val="center"/>
+                      <w:textDirection w:val="btLr"/>
+                    </w:pPr>
+                  </w:p>
+                  <w:p w14:paraId="3A43A183" w14:textId="77777777" w:rsidR="008E6A69" w:rsidRPr="008E6A69" w:rsidRDefault="008E6A69">
+                    <w:pPr>
+                      <w:ind w:hanging="2"/>
+                      <w:jc w:val="center"/>
+                      <w:textDirection w:val="btLr"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="10"/>
+                        <w:szCs w:val="10"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                  <w:p w14:paraId="1AC4EF85" w14:textId="637929C0" w:rsidR="003E5AF8" w:rsidRDefault="00265AA1">
+                    <w:pPr>
+                      <w:ind w:hanging="2"/>
+                      <w:jc w:val="center"/>
+                      <w:textDirection w:val="btLr"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>TIMBRE DA EMPRESA</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:anchorlock/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4ADF03EA" w14:textId="77777777" w:rsidR="003E5AF8" w:rsidRDefault="003E5AF8">
     <w:pPr>
-      <w:rPr/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:ind w:hanging="2"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12E50D28"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="10840452"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A1C480E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FF24B3DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C081997"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="431282C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20964A26"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FF24B3DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27C31352"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="431282C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="472A64A3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="08AAD166"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="522" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1242" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1962" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2682" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4122" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4842" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5562" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6282" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="681248343">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1522476455">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1599437740">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1461151140">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1461150831">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1998680124">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:mailMerge>
+    <w:mainDocumentType w:val="formLetters"/>
+    <w:linkToQuery/>
+    <w:dataType w:val="native"/>
+    <w:connectString w:val="Provider=Microsoft.ACE.OLEDB.12.0;User ID=Admin;Data Source=C:\Users\luis.calastro_agenci\Downloads\Documentos Iniciais\SOLICITAÇÕES TI.xlsx;Mode=Read;Extended Properties=&quot;HDR=YES;IMEX=1;&quot;;Jet OLEDB:System database=&quot;&quot;;Jet OLEDB:Registry Path=&quot;&quot;;Jet OLEDB:Engine Type=35;Jet OLEDB:Database Locking Mode=0;Jet OLEDB:Global Partial Bulk Ops=2;Jet OLEDB:Global Bulk Transactions=1;Jet OLEDB:New Database Password=&quot;&quot;;Jet OLEDB:Create System Database=False;Jet OLEDB:Encrypt Database=False;Jet OLEDB:Don't Copy Locale on Compact=False;Jet OLEDB:Compact Without Replica Repair=False;Jet OLEDB:SFP=False;Jet OLEDB:Support Complex Data=False;Jet OLEDB:Bypass UserInfo Validation=False;Jet OLEDB:Limited DB Caching=False;Jet OLEDB:Bypass ChoiceField Validation=False"/>
+    <w:query w:val="SELECT * FROM `Planilha1$`"/>
+    <w:dataSource r:id="rId1"/>
+    <w:viewMergedData/>
+    <w:activeRecord w:val="21"/>
+    <w:checkErrors w:val="3"/>
+    <w:odso>
+      <w:udl w:val="Provider=Microsoft.ACE.OLEDB.12.0;User ID=Admin;Data Source=C:\Users\luis.calastro_agenci\Downloads\Documentos Iniciais\SOLICITAÇÕES TI.xlsx;Mode=Read;Extended Properties=&quot;HDR=YES;IMEX=1;&quot;;Jet OLEDB:System database=&quot;&quot;;Jet OLEDB:Registry Path=&quot;&quot;;Jet OLEDB:Engine Type=37;Jet OLEDB:Database Locking Mode=0;Jet OLEDB:Global Partial Bulk Ops=2;Jet OLEDB:Global Bulk Transactions=1;Jet OLEDB:New Database Password=&quot;&quot;;Jet OLEDB:Create System Database=False;Jet OLEDB:Encrypt Database=False;Jet OLEDB:Don't Copy Locale on Compact=False;Jet OLEDB:Compact Without Replica Repair=False;Jet OLEDB:SFP=False;Jet OLEDB:Support Complex Data=False;Jet OLEDB:Bypass UserInfo Validation=False;Jet OLEDB:Limited DB Caching=False;Jet OLEDB:Bypass ChoiceField Validation=False"/>
+      <w:table w:val="Planilha1$"/>
+      <w:src r:id="rId2"/>
+      <w:colDelim w:val="9"/>
+      <w:type w:val="database"/>
+      <w:fHdr/>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+      <w:fieldMapData>
+        <w:column w:val="0"/>
+        <w:lid w:val="pt-BR"/>
+      </w:fieldMapData>
+    </w:odso>
+  </w:mailMerge>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="003E5AF8"/>
+    <w:rsid w:val="001852B5"/>
+    <w:rsid w:val="00236B12"/>
+    <w:rsid w:val="00265AA1"/>
+    <w:rsid w:val="002C5B28"/>
+    <w:rsid w:val="002F5CD5"/>
+    <w:rsid w:val="0034391E"/>
+    <w:rsid w:val="00346412"/>
+    <w:rsid w:val="003E5AF8"/>
+    <w:rsid w:val="004002BA"/>
+    <w:rsid w:val="004136E4"/>
+    <w:rsid w:val="004148EC"/>
+    <w:rsid w:val="00414F48"/>
+    <w:rsid w:val="004C179A"/>
+    <w:rsid w:val="00587A86"/>
+    <w:rsid w:val="00595021"/>
+    <w:rsid w:val="005966B8"/>
+    <w:rsid w:val="005F6AAC"/>
+    <w:rsid w:val="00660E55"/>
+    <w:rsid w:val="006C3651"/>
+    <w:rsid w:val="00753F3E"/>
+    <w:rsid w:val="007C235D"/>
+    <w:rsid w:val="00841D7C"/>
+    <w:rsid w:val="0085272D"/>
+    <w:rsid w:val="00887361"/>
+    <w:rsid w:val="0089217B"/>
+    <w:rsid w:val="008E6A69"/>
+    <w:rsid w:val="00903936"/>
+    <w:rsid w:val="00925E15"/>
+    <w:rsid w:val="00967B5A"/>
+    <w:rsid w:val="009C3044"/>
+    <w:rsid w:val="009E156E"/>
+    <w:rsid w:val="00A33D4C"/>
+    <w:rsid w:val="00B135DB"/>
+    <w:rsid w:val="00B32B05"/>
+    <w:rsid w:val="00C02B55"/>
+    <w:rsid w:val="00C14180"/>
+    <w:rsid w:val="00C67EB3"/>
+    <w:rsid w:val="00C73C65"/>
+    <w:rsid w:val="00CB7768"/>
+    <w:rsid w:val="00D06DF2"/>
+    <w:rsid w:val="00D134C9"/>
+    <w:rsid w:val="00D457DE"/>
+    <w:rsid w:val="00DF5451"/>
+    <w:rsid w:val="00E5157C"/>
+    <w:rsid w:val="00EB60BC"/>
+    <w:rsid w:val="00F535C3"/>
+    <w:rsid w:val="00F71CCB"/>
+    <w:rsid w:val="00FB7200"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="05F7D106"/>
+  <w15:docId w15:val="{C0C51CFB-1354-4805-9F61-E253650236C6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en"/>
+        <w:lang w:val="pt-PT" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="1"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...13 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...13 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:ind w:left="513"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...6 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:u w:val="none"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...13 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...6 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
-      <w:u w:val="none"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...13 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...6 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:u w:val="none"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...13 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...6 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:u w:val="none"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...13 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
+      <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...13 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...6 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:u w:val="none"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...12 lines deleted...]
-      <w:ind w:left="1435" w:right="1219" w:firstLine="0"/>
+      <w:spacing w:before="80"/>
+      <w:ind w:left="1435" w:right="1219"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...6 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:b/>
       <w:sz w:val="64"/>
       <w:szCs w:val="64"/>
-      <w:u w:val="none"/>
-      <w:shd w:fill="auto" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal2">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal3">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal4">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal5">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal6">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal7">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal8">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal9">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormala">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormalb">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormalc">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormald">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormale">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormalf">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormalf0">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormalf1">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormalf2">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormalf3">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormalf4">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormalf5">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormalf6">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal40">
+    <w:name w:val="Table Normal4"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal30">
+    <w:name w:val="Table Normal3"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal20">
+    <w:name w:val="Table Normal2"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal10">
+    <w:name w:val="Table Normal1"/>
+    <w:next w:val="TableNormal20"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:position w:val="-1"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="513"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabealho">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
+    <w:name w:val="Cabeçalho Char"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+      <w:w w:val="100"/>
+      <w:position w:val="-1"/>
+      <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
+      <w:cs w:val="0"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Rodap">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
+    <w:name w:val="Rodapé Char"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+      <w:w w:val="100"/>
+      <w:position w:val="-1"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:cs w:val="0"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="pt-PT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:w w:val="100"/>
+      <w:position w:val="-1"/>
+      <w:u w:val="single"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:cs w:val="0"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente1">
+    <w:name w:val="Menção Pendente1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:w w:val="100"/>
+      <w:position w:val="-1"/>
+      <w:effect w:val="none"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:cs w:val="0"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LO-normal">
+    <w:name w:val="LO-normal"/>
+    <w:pPr>
+      <w:spacing w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:position w:val="-1"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloChar">
+    <w:name w:val="Título Char"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:w w:val="100"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="64"/>
+      <w:szCs w:val="64"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:cs w:val="0"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="SemEspaamento">
+    <w:name w:val="No Spacing"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:spacing w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:position w:val="-1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelacomgrade">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:position w:val="-1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfase">
+    <w:name w:val="Emphasis"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:w w:val="100"/>
+      <w:position w:val="-1"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:cs w:val="0"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="4">
+    <w:name w:val="4"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="3">
+    <w:name w:val="3"/>
+    <w:basedOn w:val="TableNormal20"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="2">
+    <w:name w:val="2"/>
+    <w:basedOn w:val="TableNormal20"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="1">
+    <w:name w:val="1"/>
+    <w:basedOn w:val="TableNormal20"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormalf6"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal50">
+    <w:name w:val="Table Normal5"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF7D82"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal60">
+    <w:name w:val="Table Normal6"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00141004"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormalf5"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal70">
+    <w:name w:val="Table Normal7"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B801A5"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal80">
+    <w:name w:val="Table Normal8"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B801A5"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal90">
+    <w:name w:val="Table Normal9"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B801A5"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal100">
+    <w:name w:val="Table Normal10"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC2E6A"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal11">
+    <w:name w:val="Table Normal11"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC2E6A"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormalf4"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="15" w:type="dxa"/>
+        <w:left w:w="15" w:type="dxa"/>
+        <w:bottom w:w="15" w:type="dxa"/>
+        <w:right w:w="15" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+    <w:basedOn w:val="TableNormalf4"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="15" w:type="dxa"/>
+        <w:left w:w="15" w:type="dxa"/>
+        <w:bottom w:w="15" w:type="dxa"/>
+        <w:right w:w="15" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
+    <w:basedOn w:val="TableNormalf4"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a4">
+    <w:basedOn w:val="TableNormalf4"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+    <w:basedOn w:val="TableNormalf4"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
+    <w:basedOn w:val="TableNormalf4"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a7">
+    <w:basedOn w:val="TableNormald"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a8">
+    <w:basedOn w:val="TableNormald"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a9">
+    <w:basedOn w:val="TableNormald"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="aa">
+    <w:basedOn w:val="TableNormald"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ab">
+    <w:basedOn w:val="TableNormald"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001D6129"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ac">
+    <w:basedOn w:val="TableNormal8"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ad">
+    <w:basedOn w:val="TableNormal8"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ae">
+    <w:basedOn w:val="TableNormal8"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af">
+    <w:basedOn w:val="TableNormal8"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af0">
+    <w:basedOn w:val="TableNormal8"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af1">
+    <w:basedOn w:val="TableNormal8"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af2">
+    <w:basedOn w:val="TableNormal8"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af3">
+    <w:basedOn w:val="TableNormal8"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af4">
+    <w:basedOn w:val="TableNormal8"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af5">
+    <w:basedOn w:val="TableNormal8"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...13 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...5 lines deleted...]
-      <w:strike w:val="0"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
-      <w:u w:val="none"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af6">
+    <w:basedOn w:val="TableNormal8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblCellMar/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/mailMergeSource" Target="file:///C:\Users\luis.calastro_agenci\Downloads\Documentos%20Iniciais\SOLICITA&#199;&#213;ES%20TI.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/mailMergeSource" Target="file:///C:\Users\luis.calastro_agenci\Downloads\Documentos%20Iniciais\SOLICITA&#199;&#213;ES%20TI.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2500,38 +5232,104 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgslJ1NuMcpKLTFmzYO+vVHoIOAQA==">CgMxLjAyCWguMzBqMHpsbDgAciExbHlQdFB0M2IxUi1RSzI1S0JJQlAtY1ZoRVlxbEpwLTI=</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>397</Words>
+  <Characters>2150</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>17</Lines>
+  <Paragraphs>5</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2542</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Marcos Lopes</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>
+
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:lpwstr>2022-05-10T00:00:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>PDFium</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:lpwstr>2022-05-10T00:00:00Z</vt:lpwstr>
   </property>
 </Properties>
 </file>