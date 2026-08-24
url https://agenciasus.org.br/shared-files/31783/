--- v0 (2026-06-12)
+++ v1 (2026-08-24)
@@ -2744,51 +2744,51 @@
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="40.0" w:type="dxa"/>
               <w:left w:w="40.0" w:type="dxa"/>
               <w:bottom w:w="40.0" w:type="dxa"/>
               <w:right w:w="40.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unidade</w:t>
+              <w:t xml:space="preserve">Diária</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="40.0" w:type="dxa"/>
               <w:left w:w="40.0" w:type="dxa"/>
               <w:bottom w:w="40.0" w:type="dxa"/>
               <w:right w:w="40.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3229,51 +3229,51 @@
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="40.0" w:type="dxa"/>
               <w:left w:w="40.0" w:type="dxa"/>
               <w:bottom w:w="40.0" w:type="dxa"/>
               <w:right w:w="40.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unidade</w:t>
+              <w:t xml:space="preserve">Diária</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="40.0" w:type="dxa"/>
               <w:left w:w="40.0" w:type="dxa"/>
               <w:bottom w:w="40.0" w:type="dxa"/>
               <w:right w:w="40.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3714,51 +3714,51 @@
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="40.0" w:type="dxa"/>
               <w:left w:w="40.0" w:type="dxa"/>
               <w:bottom w:w="40.0" w:type="dxa"/>
               <w:right w:w="40.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unidade</w:t>
+              <w:t xml:space="preserve">Diária</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="cccccc" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="40.0" w:type="dxa"/>
               <w:left w:w="40.0" w:type="dxa"/>
               <w:bottom w:w="40.0" w:type="dxa"/>
               <w:right w:w="40.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>